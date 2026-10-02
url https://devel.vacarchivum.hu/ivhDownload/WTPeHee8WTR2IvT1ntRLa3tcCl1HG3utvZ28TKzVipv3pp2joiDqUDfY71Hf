--- v0 (2025-12-06)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>Apja neve</t>
   </si>
   <si>
     <t>Apja foglalkozása</t>
   </si>
   <si>
     <t>Anyja neve</t>
   </si>
   <si>
     <t>Anyja foglalkozása</t>
   </si>
   <si>
     <t>Születési helye</t>
   </si>
   <si>
     <t>Születési ideje</t>
   </si>
   <si>
     <t>Vallása</t>
   </si>
   <si>
@@ -221,65 +221,71 @@
   <si>
     <t>megsebesült</t>
   </si>
   <si>
     <t>VL 1915. júl. 30., 224. szám, 6.</t>
   </si>
   <si>
     <t>cs. és kir. budapesti 32. gye.</t>
   </si>
   <si>
     <t>1915. szept. harctéren van</t>
   </si>
   <si>
     <t>Vác</t>
   </si>
   <si>
     <t>VH 1915. okt. 10., 29. évf., 74. sz., 2.</t>
   </si>
   <si>
     <t>18 éves (1916-ban)</t>
   </si>
   <si>
     <t>Lemberg, Galícia, 1916. márc. 3.</t>
   </si>
   <si>
+    <t>Galícia</t>
+  </si>
+  <si>
+    <t>vesegyulladás; a hazáért hősi halált halt</t>
+  </si>
+  <si>
+    <t>õrvezetõ</t>
+  </si>
+  <si>
+    <t>Váci Polgm. Hiv., Hal. akv. 308/1918.</t>
+  </si>
+  <si>
+    <t>1897 (19 éves)</t>
+  </si>
+  <si>
+    <t>Lemberg, Lyczakovi temetõ</t>
+  </si>
+  <si>
     <t>vesegyulladás</t>
   </si>
   <si>
-    <t>õrvezetõ</t>
-[...10 lines deleted...]
-  <si>
     <t>1 évi önkéntes</t>
   </si>
   <si>
     <t>cs. és kir. budapesti 32. gye., 2. század</t>
   </si>
   <si>
     <t>nõtlen</t>
   </si>
   <si>
     <t>HL Hal. akv., 176/484.</t>
   </si>
   <si>
     <t>orosz front, 1916. márc. 3.</t>
   </si>
   <si>
     <t>katonai temetõ</t>
   </si>
   <si>
     <t>19151616. orosz front</t>
   </si>
   <si>
     <t>hõsi halált halt, vérhányás</t>
   </si>
   <si>
     <t>fõgimnáziumi tanuló, Magyaróvár</t>
@@ -293,53 +299,50 @@
   <si>
     <t>Lemberg, Lycakovi temetõ, katonai parcella</t>
   </si>
   <si>
     <t>cs. és kir. budapesti 32. gye., 2. zászlóalj</t>
   </si>
   <si>
     <t>NVV 1916. nov. 11., 5.</t>
   </si>
   <si>
     <t>Acsai Mihály</t>
   </si>
   <si>
     <t>harctéren elesett</t>
   </si>
   <si>
     <t>Id. Acsay Mihály hadisegély kérelme (1918. máj. 18.)</t>
   </si>
   <si>
     <t>MNL PML IV. 408-b 18632/1919.</t>
   </si>
   <si>
     <t>18 éves</t>
   </si>
   <si>
-    <t>Galícia</t>
-[...1 lines deleted...]
-  <si>
     <t>hõsi halott</t>
   </si>
   <si>
     <t>földmûves</t>
   </si>
   <si>
     <t>VH 1925. febr. 11., 39. évf., 11. szám. 1.</t>
   </si>
   <si>
     <t>hõsi halált halt</t>
   </si>
   <si>
     <t>gimnázium, Váci Piarista Gimnázium</t>
   </si>
   <si>
     <t>A Váci Piarista Gimnázium 54 nevet tartalmazó emléktáblája az I. világháborúban elesettekrõl</t>
   </si>
   <si>
     <t>VH 1925. máj. 24., 39. évf., 38. szám, 1.</t>
   </si>
   <si>
     <t>Piarista emléktábla, Váci Piarista Gimnázium, Váci Piarista Gimnázium</t>
   </si>
   <si>
     <t>Lemberg</t>
@@ -354,50 +357,62 @@
     <t>VH 1928. júl. 11., 42. évf., 50. sz., 1.</t>
   </si>
   <si>
     <t>A város által összeállított, az I. világháborús emlékmûn megörökítendõ 385 hõsi halott névsora</t>
   </si>
   <si>
     <t>VH 1931. márc. 8., 45. évf., 19. szám, 2.</t>
   </si>
   <si>
     <t>Galícia, Lemberg</t>
   </si>
   <si>
     <t>meghalt</t>
   </si>
   <si>
     <t>A Váci Anyakönyvi Hivatal által 1933-ban a Hõsök emlékmûvéhez összeállított hõsi halotti névsor</t>
   </si>
   <si>
     <t>VVL V. 97, 9. doboz, I. világháborús emlékmû</t>
   </si>
   <si>
     <t>Vác városi emléktábla (1933)</t>
   </si>
   <si>
     <t>A 2016. okt. 24-én felavatott városi emléktábla hõsi halotti névsora</t>
+  </si>
+  <si>
+    <t>kisbirtokos</t>
+  </si>
+  <si>
+    <t>1897. jan. 11.</t>
+  </si>
+  <si>
+    <t>Vác, Tabán u. 34.</t>
+  </si>
+  <si>
+    <t>Vác áll. szül. akv. 21/1897.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -700,51 +715,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH20"/>
+  <dimension ref="A1:AH21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -981,310 +996,342 @@
         <v>63</v>
       </c>
       <c r="S7" t="s">
         <v>64</v>
       </c>
       <c r="AG7" t="s">
         <v>65</v>
       </c>
       <c r="AH7" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="G8" t="s">
         <v>67</v>
       </c>
       <c r="H8" t="s">
         <v>40</v>
       </c>
       <c r="I8" t="s">
         <v>68</v>
       </c>
+      <c r="K8" t="s">
+        <v>69</v>
+      </c>
       <c r="L8" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q8" t="s">
         <v>63</v>
       </c>
       <c r="R8" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="AH8" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>38</v>
       </c>
       <c r="G9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H9" t="s">
         <v>40</v>
       </c>
       <c r="I9" t="s">
         <v>68</v>
       </c>
       <c r="J9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L9" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="N9" t="s">
         <v>45</v>
       </c>
       <c r="P9" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="Q9" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="AB9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="AH9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="I10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="K10" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L10" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M10" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="P10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="AH10" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="F11" t="s">
         <v>38</v>
       </c>
       <c r="G11">
         <v>1897</v>
       </c>
       <c r="I11" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J11" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L11" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="Q11" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="AH11" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="L12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="AA12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="AH12" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I13" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="L13" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="N13" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AH13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
         <v>34</v>
       </c>
       <c r="L14" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="M14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AA14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="AH15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="G16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H16" t="s">
         <v>40</v>
       </c>
       <c r="I16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="L16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA16" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AG16" t="s">
         <v>65</v>
       </c>
       <c r="AH16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H17" t="s">
         <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="L17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="N17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AH17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="H18" t="s">
         <v>40</v>
       </c>
       <c r="I18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="N18" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AA18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AH18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="AH19" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="AH20" t="s">
-        <v>113</v>
+        <v>114</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" t="s">
+        <v>115</v>
+      </c>
+      <c r="D21" t="s">
+        <v>37</v>
+      </c>
+      <c r="F21" t="s">
+        <v>65</v>
+      </c>
+      <c r="G21" t="s">
+        <v>116</v>
+      </c>
+      <c r="H21" t="s">
+        <v>40</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">