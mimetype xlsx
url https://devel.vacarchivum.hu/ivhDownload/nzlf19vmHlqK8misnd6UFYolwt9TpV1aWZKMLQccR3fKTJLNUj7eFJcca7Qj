--- v0 (2026-01-21)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="165">
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>Apja neve</t>
   </si>
   <si>
     <t>Apja foglalkozása</t>
   </si>
   <si>
     <t>Anyja neve</t>
   </si>
   <si>
     <t>Anyja foglalkozása</t>
   </si>
   <si>
     <t>Születési helye</t>
   </si>
   <si>
     <t>Születési ideje</t>
   </si>
   <si>
     <t>Vallása</t>
   </si>
   <si>
@@ -335,74 +335,77 @@
   <si>
     <t>Zsivanovits József és társa, Schuhmacher Jenõné cég elleni csõdönkívüli kényszeregyezségi eljárás</t>
   </si>
   <si>
     <t>BpH 1932. jan. 5., 52. évf., 3. szám, 10.</t>
   </si>
   <si>
     <t>hadapródiskola</t>
   </si>
   <si>
     <t>volt tényleges tiszt, drogistamester</t>
   </si>
   <si>
     <t>m. kir. vonatosztály</t>
   </si>
   <si>
     <t>1925-ig tényleges százados; szolgálaton kívüli õrnagy</t>
   </si>
   <si>
     <t>1925-ig tényleges katonai szolgálatban</t>
   </si>
   <si>
     <t>Ferenc József-rend lovagkeresztje a kardokkal; ezüst és bronz vitézségi érem; Signum laudis stb.</t>
   </si>
   <si>
+    <t>Zsivanovits József igazolása</t>
+  </si>
+  <si>
+    <t>nõs</t>
+  </si>
+  <si>
+    <t>1 leánygyermek</t>
+  </si>
+  <si>
+    <t>Vác, Konstantér 12.</t>
+  </si>
+  <si>
+    <t>VVL XVII. 401-a 705/1945. máj. 24.</t>
+  </si>
+  <si>
+    <t>volt tényleges tiszt; drogistamester</t>
+  </si>
+  <si>
+    <t>Ferenc József-rend lovagkeresztje a kardokkal; Signum laudis kétszer stb.</t>
+  </si>
+  <si>
+    <t>A Tûzharcos Szövetség helyi szervezetének társelnöke</t>
+  </si>
+  <si>
     <t>Zsivanovits József igazolásas</t>
   </si>
   <si>
-    <t>nõs</t>
-[...19 lines deleted...]
-  <si>
     <t>VVL XVII. 401-d 997/1948. aug. 10. (nyilatkozat: 1945. máj. 24.)</t>
   </si>
   <si>
     <t>1929. drogista; denaturált szesz kiskereskedõ</t>
   </si>
   <si>
     <t>Zsivanovics József igazolása</t>
   </si>
   <si>
     <t>1 gyermek</t>
   </si>
   <si>
     <t>Vác, Konstantér 2.</t>
   </si>
   <si>
     <t>VVL XVII. 401-d 1141/1948. (nyilatkozat: 1945. okt. 9.)</t>
   </si>
   <si>
     <t>huszár</t>
   </si>
   <si>
     <t>százados, szolgálaton kívül</t>
   </si>
   <si>
     <t>Zsivanovits József anyósának halála</t>
@@ -459,50 +462,95 @@
     <t>VH 1942. máj. 23., 56. évf., 41. szám, 3.</t>
   </si>
   <si>
     <t>1982. okt. 20.</t>
   </si>
   <si>
     <t>Budapest, Új köztemetõ, 1982. nov. 12.</t>
   </si>
   <si>
     <t>MN 1982. nov. 6., 38. évf., 261. szám, 6.</t>
   </si>
   <si>
     <t>Zsivanovits Józsefné nõi szabó iparengedélye</t>
   </si>
   <si>
     <t>Bayer Mária Ilona</t>
   </si>
   <si>
     <t>1914. aug. 13.</t>
   </si>
   <si>
     <t>Vác, Horthy Miklós út 26. (lakás); Vác, Konstantin tér 12. (üzlet)</t>
   </si>
   <si>
     <t>VVL V. 93-c 12245/1945.</t>
+  </si>
+  <si>
+    <t>Zsivánovits József Ferenc</t>
+  </si>
+  <si>
+    <t>Zsivánovits Károly</t>
+  </si>
+  <si>
+    <t>kereskedő</t>
+  </si>
+  <si>
+    <t>Pécs</t>
+  </si>
+  <si>
+    <t>r. k.</t>
+  </si>
+  <si>
+    <t>Vác-Felsőváros 1941. aug. 14.</t>
+  </si>
+  <si>
+    <t>Pécs, Alsóváros, Országút 68. (1889-ben)</t>
+  </si>
+  <si>
+    <t>Pécs r. k. szül. akv. 7/1889.</t>
+  </si>
+  <si>
+    <t>Zsivanovics József Ferenc</t>
+  </si>
+  <si>
+    <t>Zsivanovics Károly</t>
+  </si>
+  <si>
+    <t>m. kir. nemzeti hadsereg</t>
+  </si>
+  <si>
+    <t>Budapest, Aréna u. 52. (1921-ben)</t>
+  </si>
+  <si>
+    <t>Vác áll. ház. akv. 159/1921.</t>
+  </si>
+  <si>
+    <t>ny. őrnagy</t>
+  </si>
+  <si>
+    <t>Nimród, 1938. okt. 10.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -805,51 +853,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH29"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1308,217 +1356,307 @@
       <c r="G21">
         <v>1889</v>
       </c>
       <c r="M21" t="s">
         <v>101</v>
       </c>
       <c r="N21" t="s">
         <v>112</v>
       </c>
       <c r="Q21" t="s">
         <v>103</v>
       </c>
       <c r="R21" t="s">
         <v>58</v>
       </c>
       <c r="S21" t="s">
         <v>105</v>
       </c>
       <c r="T21" t="s">
         <v>113</v>
       </c>
       <c r="Z21" t="s">
         <v>114</v>
       </c>
       <c r="AA21" t="s">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="AB21" t="s">
         <v>108</v>
       </c>
       <c r="AF21" t="s">
         <v>109</v>
       </c>
       <c r="AG21" t="s">
         <v>110</v>
       </c>
       <c r="AH21" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>79</v>
       </c>
       <c r="G22">
         <v>1889</v>
       </c>
       <c r="N22" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AA22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AB22" t="s">
         <v>108</v>
       </c>
       <c r="AF22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AG22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AH22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="Q23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="R23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AA23" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AH23" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
         <v>47</v>
       </c>
       <c r="N24" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="Z24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AA24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AG24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AH24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="R25" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="T25" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AH25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="N26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="R26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="AA26" t="s">
         <v>72</v>
       </c>
       <c r="AB26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AE26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="AH26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="AB27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="AF27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="AH27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="I28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="AH28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="AA29" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AB29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AC29" t="s">
         <v>90</v>
       </c>
       <c r="AD29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AG29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AH29" t="s">
-        <v>148</v>
+        <v>149</v>
+      </c>
+    </row>
+    <row r="30" spans="1:34">
+      <c r="A30" t="s">
+        <v>150</v>
+      </c>
+      <c r="B30" t="s">
+        <v>151</v>
+      </c>
+      <c r="C30" t="s">
+        <v>152</v>
+      </c>
+      <c r="D30" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" t="s">
+        <v>153</v>
+      </c>
+      <c r="G30" t="s">
+        <v>80</v>
+      </c>
+      <c r="H30" t="s">
+        <v>154</v>
+      </c>
+      <c r="AB30" t="s">
+        <v>136</v>
+      </c>
+      <c r="AE30" t="s">
+        <v>155</v>
+      </c>
+      <c r="AG30" t="s">
+        <v>156</v>
+      </c>
+      <c r="AH30" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
+      <c r="A31" t="s">
+        <v>158</v>
+      </c>
+      <c r="B31" t="s">
+        <v>159</v>
+      </c>
+      <c r="D31" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" t="s">
+        <v>153</v>
+      </c>
+      <c r="G31" t="s">
+        <v>80</v>
+      </c>
+      <c r="H31" t="s">
+        <v>154</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>160</v>
+      </c>
+      <c r="R31" t="s">
+        <v>58</v>
+      </c>
+      <c r="AB31" t="s">
+        <v>83</v>
+      </c>
+      <c r="AC31" t="s">
+        <v>84</v>
+      </c>
+      <c r="AD31" t="s">
+        <v>85</v>
+      </c>
+      <c r="AE31" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG31" t="s">
+        <v>161</v>
+      </c>
+      <c r="AH31" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
+      <c r="A32" t="s">
+        <v>63</v>
+      </c>
+      <c r="R32" t="s">
+        <v>163</v>
+      </c>
+      <c r="AH32" t="s">
+        <v>164</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">